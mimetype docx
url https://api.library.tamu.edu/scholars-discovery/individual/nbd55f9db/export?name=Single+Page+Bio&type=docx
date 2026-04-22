--- v0 (2026-04-22)
+++ v1 (2026-04-22)
@@ -3,71 +3,71 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xhtml" ContentType="application/xhtml+xml"/>
   <Override ContentType="application/xhtml+xml" PartName="/chunk.xhtml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/content-header.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="text/html" PartName="/word/htmlheader.html"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/>
     <Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/>
     <Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing">
   <w:body>
     <!-- Created by docx4j 11.5.4 (Apache licensed) using REFERENCE JAXB in Eclipse Adoptium Java 21.0.9 on Linux -->
     <w:altChunk r:id="rId5"/>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="500" w:right="750" w:bottom="500" w:left="750"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/content-header.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing">
+<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing">
   <w:altChunk r:id="rId1"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing">
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="16892FB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5A4EB96A"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="true">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -233,59 +233,59 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="true">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" mc:Ignorable="">
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" mc:Ignorable="">
   <w:compat>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>